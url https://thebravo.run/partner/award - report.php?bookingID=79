--- v0 (2025-12-23)
+++ v1 (2026-05-20)
@@ -1,143 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...98 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -394,91 +294,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J2"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
+    <row r="4" spans="1:10">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4">
+        <v>0</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>